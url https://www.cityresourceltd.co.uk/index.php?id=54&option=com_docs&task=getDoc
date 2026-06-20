--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -9,197 +9,126 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="55B0ED00" w14:textId="4013E017" w:rsidR="001432E2" w:rsidRPr="00B8370B" w:rsidRDefault="001432E2" w:rsidP="001432E2">
+    <w:p w14:paraId="55B0ED00" w14:textId="1145BF6A" w:rsidR="001432E2" w:rsidRPr="00B8370B" w:rsidRDefault="001432E2" w:rsidP="001432E2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...75 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve">                H</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8370B">
         <w:rPr>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>OLIDAY REQUEST FORM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F80F04A" w14:textId="77777777" w:rsidR="001432E2" w:rsidRPr="00A11452" w:rsidRDefault="001432E2" w:rsidP="00A11452">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BE3C2D3" w14:textId="59CF4486" w:rsidR="00515737" w:rsidRPr="00A11452" w:rsidRDefault="004053F3" w:rsidP="001432E2">
+    <w:p w14:paraId="0BE3C2D3" w14:textId="7E8FF41D" w:rsidR="00515737" w:rsidRPr="00A11452" w:rsidRDefault="004053F3" w:rsidP="001432E2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="945"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A11452">
+      <w:r w:rsidRPr="00DF18E2">
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Please complete one form per week of holiday requested.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A11452">
+      <w:r w:rsidRPr="00DF18E2">
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00A11452">
+      <w:r w:rsidRPr="00DF18E2">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>A minimum of TWO WEEKS’ NOTICE is required for all holiday requests.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A11452">
+      <w:r w:rsidRPr="00DF18E2">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A11452">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You must request either DAYS or HOURS (not both on the same form).</w:t>
       </w:r>
       <w:r w:rsidR="00515737" w:rsidRPr="00A11452">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>1 Day = 8 Hours unless specified</w:t>
       </w:r>
       <w:r w:rsidR="00F818FF" w:rsidRPr="00A11452">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -352,419 +281,565 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5FE707F0" w14:textId="15D9C12A" w:rsidR="00E577CC" w:rsidRPr="00E577CC" w:rsidRDefault="00E577CC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D287427" w14:textId="77777777" w:rsidR="00AB0B79" w:rsidRDefault="00AB0B79"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB0B79" w14:paraId="4DFD263B" w14:textId="77777777" w:rsidTr="00A57792">
-[...24 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03B0735D" w14:textId="77777777" w:rsidR="00AB0B79" w:rsidRDefault="004053F3" w:rsidP="00756911">
+    <w:p w14:paraId="247B9D2E" w14:textId="636E9BB6" w:rsidR="00AB0B79" w:rsidRDefault="004053F3" w:rsidP="00756911">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:r>
-        <w:t>Holiday Request Type (tick one)</w:t>
+        <w:t>Holiday Details (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572963">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">one </w:t>
+      </w:r>
+      <w:r w:rsidR="00106EF6" w:rsidRPr="00572963">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">form </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572963">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">per </w:t>
+      </w:r>
+      <w:r w:rsidR="00106EF6" w:rsidRPr="00572963">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>week</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00192A64">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00092BE3">
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00476156">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00192A64">
+        <w:t>*Days OR H</w:t>
+      </w:r>
+      <w:r w:rsidR="00092BE3">
+        <w:t>our</w:t>
+      </w:r>
+      <w:r w:rsidR="00192A64">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00092BE3">
+        <w:t xml:space="preserve"> (not both)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4673"/>
-        <w:gridCol w:w="4820"/>
+        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB0B79" w14:paraId="6E5A97BA" w14:textId="77777777" w:rsidTr="00A57792">
+      <w:tr w:rsidR="007E1E40" w:rsidRPr="00130FF9" w14:paraId="43112598" w14:textId="7F8182E2" w:rsidTr="006F2E47">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4673" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="234666AB" w14:textId="77777777" w:rsidR="00AB0B79" w:rsidRDefault="004053F3">
-[...54 lines deleted...]
-          <w:p w14:paraId="3549A2B0" w14:textId="7CE7292F" w:rsidR="00106EF6" w:rsidRPr="00130FF9" w:rsidRDefault="00106EF6">
+          <w:p w14:paraId="3549A2B0" w14:textId="7CE7292F" w:rsidR="007E1E40" w:rsidRPr="00130FF9" w:rsidRDefault="007E1E40">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00130FF9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Date</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> From:</w:t>
+              <w:t>Date From:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3269" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ACD6ED0" w14:textId="7935F726" w:rsidR="00106EF6" w:rsidRPr="00130FF9" w:rsidRDefault="0097088F">
+          <w:p w14:paraId="2ACD6ED0" w14:textId="7935F726" w:rsidR="007E1E40" w:rsidRPr="00130FF9" w:rsidRDefault="007E1E40">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00130FF9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Date To:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3628" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64F2FD85" w14:textId="5983A7E9" w:rsidR="00106EF6" w:rsidRPr="00130FF9" w:rsidRDefault="00106EF6">
+          <w:p w14:paraId="64F2FD85" w14:textId="197EBAB8" w:rsidR="007E1E40" w:rsidRPr="00130FF9" w:rsidRDefault="007E1E40">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00130FF9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Day / Hours Requested</w:t>
+              <w:t>Day</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6C60">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00130FF9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Requested</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26872066" w14:textId="0A0D4D5F" w:rsidR="007E1E40" w:rsidRPr="00130FF9" w:rsidRDefault="007E6C60">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Hours Requested</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106EF6" w14:paraId="16F1B8CF" w14:textId="77777777" w:rsidTr="0097088F">
+      <w:tr w:rsidR="007E1E40" w14:paraId="16F1B8CF" w14:textId="248FE4EA" w:rsidTr="006F2E47">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3348" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03DC0A45" w14:textId="77777777" w:rsidR="00106EF6" w:rsidRDefault="00106EF6"/>
+          <w:p w14:paraId="03DC0A45" w14:textId="77777777" w:rsidR="007E1E40" w:rsidRDefault="007E1E40"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3269" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36A1CD49" w14:textId="77777777" w:rsidR="00106EF6" w:rsidRDefault="00106EF6"/>
+          <w:p w14:paraId="36A1CD49" w14:textId="77777777" w:rsidR="007E1E40" w:rsidRDefault="007E1E40"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3628" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B82A893" w14:textId="4E3DDF06" w:rsidR="00106EF6" w:rsidRDefault="00106EF6"/>
+          <w:p w14:paraId="2B82A893" w14:textId="4E3DDF06" w:rsidR="007E1E40" w:rsidRDefault="007E1E40"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4DB46F" w14:textId="77777777" w:rsidR="007E1E40" w:rsidRDefault="007E1E40"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106EF6" w14:paraId="04B209A3" w14:textId="77777777" w:rsidTr="0097088F">
+      <w:tr w:rsidR="007E1E40" w14:paraId="04B209A3" w14:textId="1D70DFCF" w:rsidTr="006F2E47">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3348" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="524B9791" w14:textId="77777777" w:rsidR="00106EF6" w:rsidRDefault="00106EF6"/>
+          <w:p w14:paraId="524B9791" w14:textId="77777777" w:rsidR="007E1E40" w:rsidRDefault="007E1E40"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3269" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37148A13" w14:textId="77777777" w:rsidR="00106EF6" w:rsidRDefault="00106EF6"/>
+          <w:p w14:paraId="37148A13" w14:textId="77777777" w:rsidR="007E1E40" w:rsidRDefault="007E1E40"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3628" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3902829F" w14:textId="04A7DEA1" w:rsidR="00106EF6" w:rsidRDefault="00106EF6"/>
+          <w:p w14:paraId="3902829F" w14:textId="04A7DEA1" w:rsidR="007E1E40" w:rsidRDefault="007E1E40"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E46C8A4" w14:textId="77777777" w:rsidR="007E1E40" w:rsidRDefault="007E1E40"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B4E1F42" w14:textId="77777777" w:rsidR="00E462D6" w:rsidRDefault="00E462D6" w:rsidP="00E462D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5831F76D" w14:textId="5491F941" w:rsidR="00AB0B79" w:rsidRDefault="004053F3">
+    <w:p w14:paraId="5831F76D" w14:textId="30423C64" w:rsidR="00AB0B79" w:rsidRPr="006F2E47" w:rsidRDefault="004053F3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E462D6">
+      <w:r w:rsidRPr="006F2E47">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Total Days Requested: ______</w:t>
       </w:r>
-      <w:r w:rsidR="00756911">
+      <w:r w:rsidR="00756911" w:rsidRPr="006F2E47">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
-      <w:r w:rsidR="00A57792">
+      <w:r w:rsidR="00A57792" w:rsidRPr="006F2E47">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidR="00756911">
+      <w:r w:rsidR="00756911" w:rsidRPr="006F2E47">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>_____</w:t>
+        <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E462D6">
+      <w:r w:rsidRPr="006F2E47">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>____      Total Hours Requested: ______</w:t>
+        <w:t xml:space="preserve">____      Total </w:t>
       </w:r>
-      <w:r w:rsidR="00756911">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F2E47">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>___________</w:t>
+        <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E462D6">
+      <w:r w:rsidR="008D4548">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2E47">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F2E47">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F2E47">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Requested: _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F2E47">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00756911" w:rsidRPr="006F2E47">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2E47">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidR="00A57792">
+      <w:r w:rsidR="00A57792" w:rsidRPr="006F2E47">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E462D6">
+      <w:r w:rsidRPr="006F2E47">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB44292" w14:textId="53779C58" w:rsidR="00CC1E87" w:rsidRDefault="00CC1E87" w:rsidP="00756911">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027622C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">PLEASE </w:t>
       </w:r>
       <w:r w:rsidR="005F1A60" w:rsidRPr="0027622C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">RETURN </w:t>
       </w:r>
       <w:r w:rsidRPr="0027622C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>THIS FORM TO</w:t>
       </w:r>
       <w:r w:rsidR="00DA319B" w:rsidRPr="0027622C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="0097088F" w:rsidRPr="00DF4E0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>holidayrequest@cityresourceltd.co.uk</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="50F49C1A" w14:textId="77777777" w:rsidR="006A4CAF" w:rsidRDefault="006A4CAF" w:rsidP="00756911">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3FC47A" w14:textId="0110C74E" w:rsidR="006A4CAF" w:rsidRPr="007F66CE" w:rsidRDefault="006A4CAF" w:rsidP="00756911">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F66CE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>PLEASE NOTE:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5DF4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572963">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>THE TWO-WEEK NOTICE PERIOD WILL COMMENCE FROM THE DATE THE HOLIDAY REQUEST FORM IS SUBMITTED VIA EMAIL</w:t>
+      </w:r>
+      <w:r w:rsidR="00572963" w:rsidRPr="00572963">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0FEDF7B4" w14:textId="77777777" w:rsidR="00AB0B79" w:rsidRDefault="004053F3" w:rsidP="00756911">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>Declaration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37446578" w14:textId="77777777" w:rsidR="00AB0B79" w:rsidRDefault="004053F3">
       <w:r>
         <w:t>I confirm that I have provided at least two weeks’ notice for this holiday request and understand that approval is subject to business requirements and sufficient accrued holiday entitlement.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4673"/>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
@@ -860,61 +935,61 @@
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54BCCE7F" w14:textId="0FAE4756" w:rsidR="002765F8" w:rsidRDefault="002765F8">
             <w:r>
               <w:t>Total Pay:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D84DCEB" w14:textId="77777777" w:rsidR="004053F3" w:rsidRDefault="004053F3" w:rsidP="00756911"/>
     <w:sectPr w:rsidR="004053F3" w:rsidSect="00A57792">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="851" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="552B55C3" w14:textId="77777777" w:rsidR="00457C59" w:rsidRDefault="00457C59" w:rsidP="004676AC">
+    <w:p w14:paraId="3C689D2A" w14:textId="77777777" w:rsidR="008646EA" w:rsidRDefault="008646EA" w:rsidP="004676AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02C2163E" w14:textId="77777777" w:rsidR="00457C59" w:rsidRDefault="00457C59" w:rsidP="004676AC">
+    <w:p w14:paraId="15C3046E" w14:textId="77777777" w:rsidR="008646EA" w:rsidRDefault="008646EA" w:rsidP="004676AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -940,124 +1015,124 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34F3C57F" w14:textId="77777777" w:rsidR="00457C59" w:rsidRDefault="00457C59" w:rsidP="004676AC">
+    <w:p w14:paraId="39027C78" w14:textId="77777777" w:rsidR="008646EA" w:rsidRDefault="008646EA" w:rsidP="004676AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3518541E" w14:textId="77777777" w:rsidR="00457C59" w:rsidRDefault="00457C59" w:rsidP="004676AC">
+    <w:p w14:paraId="23CA83E1" w14:textId="77777777" w:rsidR="008646EA" w:rsidRDefault="008646EA" w:rsidP="004676AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6CCEAA76" w14:textId="495E1A90" w:rsidR="004676AC" w:rsidRDefault="008572DE">
+  <w:p w14:paraId="6CCEAA76" w14:textId="6FE3A40D" w:rsidR="004676AC" w:rsidRDefault="00C006D5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A2DE82C" wp14:editId="6283C274">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B1981FC" wp14:editId="328C09B8">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:posOffset>1381125</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>2109470</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-323850</wp:posOffset>
+            <wp:posOffset>-600075</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="3027045" cy="553720"/>
-[...2 lines deleted...]
-          <wp:docPr id="423946424" name="Picture 1" descr="A black text on a white background&#10;&#10;Description automatically generated"/>
+          <wp:extent cx="1419225" cy="1419225"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1463195694" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="423946424" name="Picture 1" descr="A black text on a white background&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="1463195694" name="Picture 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" r:link="rId2">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3027045" cy="553720"/>
+                    <a:ext cx="1419225" cy="1419225"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
@@ -1272,113 +1347,137 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="00092BE3"/>
     <w:rsid w:val="00106EF6"/>
     <w:rsid w:val="0011252D"/>
     <w:rsid w:val="00115F69"/>
     <w:rsid w:val="00116A2C"/>
     <w:rsid w:val="00130FF9"/>
     <w:rsid w:val="001432E2"/>
     <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="00192A64"/>
     <w:rsid w:val="001C22E9"/>
     <w:rsid w:val="00224723"/>
     <w:rsid w:val="0027622C"/>
     <w:rsid w:val="002765F8"/>
     <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="002E2299"/>
+    <w:rsid w:val="003052A0"/>
     <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="00337D0B"/>
+    <w:rsid w:val="00351E5D"/>
     <w:rsid w:val="003931D6"/>
+    <w:rsid w:val="003E357D"/>
     <w:rsid w:val="004053F3"/>
     <w:rsid w:val="004156F6"/>
+    <w:rsid w:val="00424EB3"/>
     <w:rsid w:val="00444227"/>
     <w:rsid w:val="00457C59"/>
     <w:rsid w:val="004676AC"/>
+    <w:rsid w:val="00476156"/>
     <w:rsid w:val="0050783A"/>
     <w:rsid w:val="00515737"/>
+    <w:rsid w:val="00572963"/>
     <w:rsid w:val="005819FC"/>
+    <w:rsid w:val="005B1157"/>
     <w:rsid w:val="005B4A3F"/>
     <w:rsid w:val="005C7F55"/>
     <w:rsid w:val="005F1A60"/>
     <w:rsid w:val="0061677A"/>
     <w:rsid w:val="00623BA0"/>
     <w:rsid w:val="00694A82"/>
+    <w:rsid w:val="006A4CAF"/>
+    <w:rsid w:val="006F2E47"/>
     <w:rsid w:val="007436BC"/>
     <w:rsid w:val="00756911"/>
+    <w:rsid w:val="007E1E40"/>
+    <w:rsid w:val="007E6C60"/>
+    <w:rsid w:val="007F66CE"/>
     <w:rsid w:val="00817DE2"/>
     <w:rsid w:val="008572DE"/>
+    <w:rsid w:val="008646EA"/>
     <w:rsid w:val="00894F85"/>
     <w:rsid w:val="008B3780"/>
     <w:rsid w:val="008B61F0"/>
+    <w:rsid w:val="008D4548"/>
     <w:rsid w:val="009254E7"/>
     <w:rsid w:val="0097088F"/>
+    <w:rsid w:val="009C5DF4"/>
     <w:rsid w:val="00A11452"/>
     <w:rsid w:val="00A30F2C"/>
     <w:rsid w:val="00A57792"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00AB0B79"/>
     <w:rsid w:val="00AD36D0"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00B51CF6"/>
+    <w:rsid w:val="00B60120"/>
     <w:rsid w:val="00B707AB"/>
     <w:rsid w:val="00BC0C99"/>
     <w:rsid w:val="00BC7A30"/>
+    <w:rsid w:val="00C006D5"/>
+    <w:rsid w:val="00C64CC6"/>
     <w:rsid w:val="00C7142D"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00CB1270"/>
     <w:rsid w:val="00CC1E87"/>
     <w:rsid w:val="00CC21B8"/>
     <w:rsid w:val="00D073C7"/>
     <w:rsid w:val="00D26DEA"/>
     <w:rsid w:val="00DA0739"/>
     <w:rsid w:val="00DA319B"/>
     <w:rsid w:val="00DE5C92"/>
+    <w:rsid w:val="00DF18E2"/>
     <w:rsid w:val="00E462D6"/>
     <w:rsid w:val="00E577CC"/>
     <w:rsid w:val="00F818FF"/>
     <w:rsid w:val="00FC451A"/>
     <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00FE2BDD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -12783,51 +12882,51 @@
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0097088F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holidayrequest@cityresourceltd.co.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC5D38.4F719DB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13372,76 +13471,76 @@
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68B2B532-8607-4782-9E5E-7F095AB6798E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D1C3794-4003-4AB0-B50D-91C9FEC8BE69}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="45f0dd01-dfdb-44cb-8f40-0b633f26889f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>160</Words>
-  <Characters>914</Characters>
+  <Words>170</Words>
+  <Characters>969</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1072</CharactersWithSpaces>
+  <CharactersWithSpaces>1137</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">